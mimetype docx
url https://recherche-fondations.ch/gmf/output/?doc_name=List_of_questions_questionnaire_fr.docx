--- v0 (2026-08-08)
+++ v1 (2026-09-24)
@@ -1,131 +1,125 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="21ABE846" w14:textId="57841C5D" w:rsidR="004D0F4B" w:rsidRDefault="004D0F4B">
+    <w:p w14:paraId="21ABE846" w14:textId="4A025A5A" w:rsidR="004D0F4B" w:rsidRDefault="004D0F4B">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A365D"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A365D"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D52DA0" w:rsidRPr="00D52DA0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="1A365D"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="192E0553" wp14:editId="3FAB8E03">
-[...2 lines deleted...]
-            <wp:docPr id="482852712" name="Picture 1"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5751053D" wp14:editId="5A42C721">
+            <wp:extent cx="2809875" cy="857250"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="338642839" name="Graphic 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="338642839" name=""/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:extLst>
-                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1964510" cy="601598"/>
+                      <a:ext cx="2809875" cy="857250"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A365D"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D74249" w14:textId="0E071EBB" w:rsidR="00286E72" w:rsidRPr="00C64EC5" w:rsidRDefault="00C64EC5">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
@@ -179,365 +173,299 @@
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2447C683" w14:textId="0D251F05" w:rsidR="00811650" w:rsidRPr="00C64EC5" w:rsidRDefault="00C64EC5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Adresse de la fondation</w:t>
       </w:r>
       <w:r w:rsidR="00811650" w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11F9201F" w14:textId="6C944AA6" w:rsidR="00286E72" w:rsidRPr="00C64EC5" w:rsidRDefault="00C64EC5">
+    <w:p w14:paraId="11F9201F" w14:textId="6C944AA6" w:rsidR="00286E72" w:rsidRPr="00D52DA0" w:rsidRDefault="00C64EC5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...16 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fondation / Nom </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C53030"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="003D3040" w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003D3040" w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D3040" w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D3040" w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="00C64EC5">
-[...74 lines deleted...]
-            <w:lang w:val="en-US"/>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="518728321"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00000000" w:rsidRPr="00C64EC5">
+          <w:r w:rsidRPr="00D52DA0">
             <w:rPr>
               <w:color w:val="718096"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>________________________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="1D51FE36" w14:textId="0F9DD460" w:rsidR="00286E72" w:rsidRPr="00C64EC5" w:rsidRDefault="00C64EC5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>Adresse</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Adresse (Rue et </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:t>(</w:t>
+        <w:t>numéro)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C64EC5">
         <w:rPr>
-          <w:b/>
-[...16 lines deleted...]
-        <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00811650" w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003D3040" w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="00C64EC5">
+      <w:r w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="814403007"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00000000" w:rsidRPr="00C64EC5">
+          <w:r w:rsidRPr="00C64EC5">
             <w:rPr>
               <w:color w:val="718096"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>________________________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="6D9212E4" w14:textId="279B65D1" w:rsidR="00286E72" w:rsidRPr="00C64EC5" w:rsidRDefault="00C64EC5">
+    <w:p w14:paraId="6D9212E4" w14:textId="7FA4A48A" w:rsidR="00286E72" w:rsidRPr="00C64EC5" w:rsidRDefault="00920E10">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64EC5">
-[...35 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="00C64EC5">
+      <w:r w:rsidRPr="00920E10">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>NPA</w:t>
+      </w:r>
+      <w:r w:rsidR="00C64EC5" w:rsidRPr="00C64EC5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00920E10">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Localité </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C64EC5" w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C53030"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="00C64EC5">
+      <w:r w:rsidR="00C64EC5" w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="003D3040" w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="003D3040" w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003D3040" w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003D3040" w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="00C64EC5">
+      <w:r w:rsidR="00C64EC5" w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="385917053"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00000000" w:rsidRPr="00C64EC5">
+          <w:r w:rsidR="00C64EC5" w:rsidRPr="00C64EC5">
             <w:rPr>
               <w:color w:val="718096"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>________________________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="17EB944A" w14:textId="3E0D9229" w:rsidR="00286E72" w:rsidRPr="00C64EC5" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C53030"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
@@ -607,850 +535,798 @@
       <w:r w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Quel est le montant total de la fortune de la </w:t>
       </w:r>
       <w:r w:rsidR="00D87F2B" w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>fondation</w:t>
       </w:r>
       <w:r w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:t>?</w:t>
+        <w:t xml:space="preserve"> ?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18A24E63" w14:textId="5A667CAD" w:rsidR="00286E72" w:rsidRPr="00C64EC5" w:rsidRDefault="00C64EC5">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:color w:val="4A5568"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>En millions de francs suisses</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="00C64EC5">
+        <w:t>En millions de francs suisses:</w:t>
+      </w:r>
+      <w:r w:rsidR="003D3040" w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:color w:val="4A5568"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25A5E609" w14:textId="5832083E" w:rsidR="00286E72" w:rsidRPr="007A426B" w:rsidRDefault="00000000">
-[...10 lines deleted...]
-            <w:lang w:val="en-US"/>
+    <w:p w14:paraId="25A5E609" w14:textId="5832083E" w:rsidR="00286E72" w:rsidRPr="00D52DA0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="87909756"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00907CB7" w:rsidRPr="007A426B">
+          <w:r w:rsidR="00907CB7" w:rsidRPr="00D52DA0">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="007A426B">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">  ≤ 10</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6876B857" w14:textId="3B979339" w:rsidR="00286E72" w:rsidRPr="007A426B" w:rsidRDefault="00000000">
-[...10 lines deleted...]
-            <w:lang w:val="en-US"/>
+    <w:p w14:paraId="6876B857" w14:textId="3B979339" w:rsidR="00286E72" w:rsidRPr="00D52DA0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="546692955"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00EF198A">
+          <w:r w:rsidR="00EF198A" w:rsidRPr="00D52DA0">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="007A426B">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">  &gt; 10 </w:t>
       </w:r>
-      <w:r w:rsidR="00C64EC5" w:rsidRPr="00C64EC5">
-[...7 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="00C64EC5" w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>≤ 50</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D8ACFFA" w14:textId="77777777" w:rsidR="00286E72" w:rsidRPr="007A426B" w:rsidRDefault="00000000">
-[...10 lines deleted...]
-            <w:lang w:val="en-US"/>
+    <w:p w14:paraId="2D8ACFFA" w14:textId="77777777" w:rsidR="00286E72" w:rsidRPr="00D52DA0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="678665201"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="007A426B">
+          <w:r w:rsidRPr="00D52DA0">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="007A426B">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">  &gt; 50</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3197F9B1" w14:textId="476F373A" w:rsidR="003D3040" w:rsidRPr="007A426B" w:rsidRDefault="003D3040">
-[...9 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="3197F9B1" w14:textId="476F373A" w:rsidR="003D3040" w:rsidRPr="00D52DA0" w:rsidRDefault="003D3040">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="415972A7" w14:textId="4D1CB49C" w:rsidR="00286E72" w:rsidRPr="00C64EC5" w:rsidRDefault="00C64EC5">
       <w:pPr>
         <w:spacing w:before="140" w:after="40"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Quel est le montant total des subventions accordées en un an </w:t>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00811650">
+        <w:t>Quel est le montant total des subventions accordées en un an ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F90396D" w14:textId="0C902BC5" w:rsidR="00286E72" w:rsidRPr="00D52DA0" w:rsidRDefault="00811650">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52DA0">
         <w:rPr>
           <w:color w:val="4A5568"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="de-CH"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">In Swiss </w:t>
       </w:r>
-      <w:r w:rsidR="00D87F2B" w:rsidRPr="00811650">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D87F2B" w:rsidRPr="00D52DA0">
         <w:rPr>
           <w:color w:val="4A5568"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="de-CH"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Francs</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="003D3040">
+      <w:r w:rsidRPr="00D52DA0">
         <w:rPr>
           <w:color w:val="4A5568"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="de-CH"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="003D3040">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003D3040" w:rsidRPr="00D52DA0">
         <w:rPr>
           <w:color w:val="4A5568"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="de-CH"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AF7CC62" w14:textId="77777777" w:rsidR="00286E72" w:rsidRPr="003D3040" w:rsidRDefault="00000000">
-[...10 lines deleted...]
-            <w:lang w:val="de-CH"/>
+    <w:p w14:paraId="7AF7CC62" w14:textId="77777777" w:rsidR="00286E72" w:rsidRPr="00D52DA0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="210478209"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="003D3040">
+          <w:r w:rsidRPr="00D52DA0">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-              <w:lang w:val="de-CH"/>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="003D3040">
-[...1 lines deleted...]
-          <w:lang w:val="de-CH"/>
+      <w:r w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">  ≤ 20'000</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F68B7E0" w14:textId="2A27EE8B" w:rsidR="00286E72" w:rsidRPr="00C64EC5" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="288"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="598346899"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00F55849" w:rsidRPr="00C64EC5">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">  &gt; 20'000 </w:t>
       </w:r>
       <w:r w:rsidR="00C64EC5" w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>et</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">et </w:t>
       </w:r>
       <w:r w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>≤ 100'000</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F62D1FC" w14:textId="369EDA1A" w:rsidR="00286E72" w:rsidRPr="00C64EC5" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="288"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="15477860"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00C64EC5">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">  &gt; 100'000 </w:t>
       </w:r>
       <w:r w:rsidR="00C64EC5" w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>et</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">et </w:t>
       </w:r>
       <w:r w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>≤ 500'000</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D1E8092" w14:textId="5E1AC91B" w:rsidR="00286E72" w:rsidRPr="00C64EC5" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="288"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="907723069"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00C64EC5">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">  &gt; 500'000 </w:t>
       </w:r>
       <w:r w:rsidR="00C64EC5" w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>et</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">et </w:t>
       </w:r>
       <w:r w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>≤ 1'000'000</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26373A95" w14:textId="77777777" w:rsidR="00286E72" w:rsidRPr="007A426B" w:rsidRDefault="00000000">
-[...10 lines deleted...]
-            <w:lang w:val="en-US"/>
+    <w:p w14:paraId="26373A95" w14:textId="77777777" w:rsidR="00286E72" w:rsidRPr="00D52DA0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="188522533"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="007A426B">
+          <w:r w:rsidRPr="00D52DA0">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="007A426B">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">  &gt; 1'000'000</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3829D5E2" w14:textId="5E74D870" w:rsidR="003D3040" w:rsidRPr="007A426B" w:rsidRDefault="003D3040">
-[...9 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="3829D5E2" w14:textId="5E74D870" w:rsidR="003D3040" w:rsidRPr="00D52DA0" w:rsidRDefault="003D3040">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FCF1BEE" w14:textId="5E16E538" w:rsidR="00286E72" w:rsidRPr="00C64EC5" w:rsidRDefault="00C64EC5">
       <w:pPr>
         <w:spacing w:before="140" w:after="40"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Combien d'organisations à but non lucratif soutenez-vous en moyenne par an ?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="376F3CF9" w14:textId="39341478" w:rsidR="00286E72" w:rsidRPr="00C64EC5" w:rsidRDefault="00C64EC5">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:color w:val="4A5568"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>Nombre d'organisations à but non lucratif</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="00C64EC5">
+        <w:t>Nombre d'organisations à but non lucratif:</w:t>
+      </w:r>
+      <w:r w:rsidR="003D3040" w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:color w:val="4A5568"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4182E92F" w14:textId="77777777" w:rsidR="00286E72" w:rsidRPr="007A426B" w:rsidRDefault="00000000">
-[...10 lines deleted...]
-            <w:lang w:val="en-US"/>
+    <w:p w14:paraId="4182E92F" w14:textId="77777777" w:rsidR="00286E72" w:rsidRPr="00D52DA0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="314712605"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="007A426B">
+          <w:r w:rsidRPr="00D52DA0">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="007A426B">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">  ≤ 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="563889EA" w14:textId="45C698D5" w:rsidR="00286E72" w:rsidRPr="007A426B" w:rsidRDefault="00000000">
-[...10 lines deleted...]
-            <w:lang w:val="en-US"/>
+    <w:p w14:paraId="563889EA" w14:textId="45C698D5" w:rsidR="00286E72" w:rsidRPr="00D52DA0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="454788871"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="007A426B">
+          <w:r w:rsidRPr="00D52DA0">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="007A426B">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">  &gt; 1 </w:t>
       </w:r>
-      <w:r w:rsidR="00C64EC5" w:rsidRPr="00C64EC5">
-[...7 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="00C64EC5" w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>≤ 5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="520FA7AE" w14:textId="572335C8" w:rsidR="00286E72" w:rsidRPr="007A426B" w:rsidRDefault="00000000">
-[...10 lines deleted...]
-            <w:lang w:val="en-US"/>
+    <w:p w14:paraId="520FA7AE" w14:textId="572335C8" w:rsidR="00286E72" w:rsidRPr="00D52DA0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="919393850"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="007A426B">
+          <w:r w:rsidRPr="00D52DA0">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="007A426B">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">  &gt; 5 </w:t>
       </w:r>
-      <w:r w:rsidR="00C64EC5" w:rsidRPr="00C64EC5">
-[...7 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="00C64EC5" w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>≤ 25</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DA0979A" w14:textId="5CA0FEB4" w:rsidR="00286E72" w:rsidRPr="007A426B" w:rsidRDefault="00000000">
-[...10 lines deleted...]
-            <w:lang w:val="en-US"/>
+    <w:p w14:paraId="3DA0979A" w14:textId="5CA0FEB4" w:rsidR="00286E72" w:rsidRPr="00D52DA0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="66907481"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="007A426B">
+          <w:r w:rsidRPr="00D52DA0">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="007A426B">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">  &gt; 25 </w:t>
       </w:r>
-      <w:r w:rsidR="00C64EC5" w:rsidRPr="00C64EC5">
-[...7 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="00C64EC5" w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>≤ 100</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54E4BD2B" w14:textId="77777777" w:rsidR="00286E72" w:rsidRPr="007A426B" w:rsidRDefault="00000000">
-[...10 lines deleted...]
-            <w:lang w:val="en-US"/>
+    <w:p w14:paraId="54E4BD2B" w14:textId="77777777" w:rsidR="00286E72" w:rsidRPr="00D52DA0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="481459836"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="007A426B">
+          <w:r w:rsidRPr="00D52DA0">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="007A426B">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">  &gt; 100</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="663A0CBC" w14:textId="77777777" w:rsidR="00286E72" w:rsidRPr="007A426B" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="663A0CBC" w14:textId="77777777" w:rsidR="00286E72" w:rsidRPr="00D52DA0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A804C12" w14:textId="77777777" w:rsidR="00907CB7" w:rsidRPr="007A426B" w:rsidRDefault="00907CB7">
+    <w:p w14:paraId="3A804C12" w14:textId="77777777" w:rsidR="00907CB7" w:rsidRPr="00D52DA0" w:rsidRDefault="00907CB7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4770C4BA" w14:textId="0FB59A10" w:rsidR="00811650" w:rsidRPr="00C64EC5" w:rsidRDefault="00C64EC5" w:rsidP="00811650">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Évaluation de la confiance, des informations et de l'analyse des données dans les décisions d'octroi de subventions</w:t>
       </w:r>
       <w:r w:rsidR="003D3040" w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="25F8A019" w14:textId="546A311A" w:rsidR="00286E72" w:rsidRPr="00C64EC5" w:rsidRDefault="00C64EC5" w:rsidP="00811650">
       <w:pPr>
@@ -1481,51 +1357,51 @@
     <w:p w14:paraId="4E22B39A" w14:textId="2F0986C5" w:rsidR="00286E72" w:rsidRPr="00C64EC5" w:rsidRDefault="00C64EC5">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>La réputation ou l'image de marque d'une organisation à but non lucratif</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="00C64EC5">
+      <w:r w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="003D3040" w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2450F097" w14:textId="22D47597" w:rsidR="00286E72" w:rsidRPr="00C64EC5" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="288"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
@@ -1629,138 +1505,144 @@
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00C64EC5">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00C64EC5" w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Moyennement important</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FF8802C" w14:textId="32165F7B" w:rsidR="00286E72" w:rsidRPr="007A426B" w:rsidRDefault="00000000">
-[...10 lines deleted...]
-            <w:lang w:val="en-US"/>
+    <w:p w14:paraId="3FF8802C" w14:textId="32165F7B" w:rsidR="00286E72" w:rsidRPr="00D52DA0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="274027827"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="007A426B">
+          <w:r w:rsidRPr="00D52DA0">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="007A426B">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00C64EC5" w:rsidRPr="00C64EC5">
+      <w:r w:rsidR="00C64EC5" w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
         <w:t>Important</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B59E922" w14:textId="3BCF312B" w:rsidR="00286E72" w:rsidRPr="007A426B" w:rsidRDefault="00000000">
-[...10 lines deleted...]
-            <w:lang w:val="en-US"/>
+    <w:p w14:paraId="3B59E922" w14:textId="3BCF312B" w:rsidR="00286E72" w:rsidRPr="00D52DA0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="309216967"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="007A426B">
+          <w:r w:rsidRPr="00D52DA0">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="007A426B">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="007F7393" w:rsidRPr="007F7393">
+      <w:r w:rsidR="007F7393" w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
         <w:t>Très important</w:t>
       </w:r>
-      <w:r w:rsidR="003D3040" w:rsidRPr="007A426B">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="003D3040" w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="003D3040" w:rsidRPr="007A426B">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="003D3040" w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="03518C54" w14:textId="1B83F8BA" w:rsidR="00286E72" w:rsidRPr="00C64EC5" w:rsidRDefault="00C64EC5">
       <w:pPr>
         <w:spacing w:before="120" w:after="40"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Les certifications (par exemple ZEWO) d'une organisation à but non lucratif</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
@@ -1894,171 +1776,177 @@
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00C64EC5">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00C64EC5" w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Moyennement important</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02BDF0A6" w14:textId="7CF14240" w:rsidR="00286E72" w:rsidRPr="007A426B" w:rsidRDefault="00000000">
-[...10 lines deleted...]
-            <w:lang w:val="en-US"/>
+    <w:p w14:paraId="02BDF0A6" w14:textId="7CF14240" w:rsidR="00286E72" w:rsidRPr="00D52DA0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="337304194"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="007A426B">
+          <w:r w:rsidRPr="00D52DA0">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="007A426B">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="007A426B" w:rsidRPr="00811650">
+      <w:r w:rsidR="007A426B" w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
         <w:t>Important</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BC5C01C" w14:textId="4C7F8E12" w:rsidR="00286E72" w:rsidRPr="007A426B" w:rsidRDefault="00000000">
-[...10 lines deleted...]
-            <w:lang w:val="en-US"/>
+    <w:p w14:paraId="4BC5C01C" w14:textId="4C7F8E12" w:rsidR="00286E72" w:rsidRPr="00D52DA0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="468601853"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="007A426B">
+          <w:r w:rsidRPr="00D52DA0">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="007A426B">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="007F7393" w:rsidRPr="007F7393">
+      <w:r w:rsidR="007F7393" w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
         <w:t>Très important</w:t>
       </w:r>
-      <w:r w:rsidR="003D3040" w:rsidRPr="007A426B">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="003D3040" w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="003D3040" w:rsidRPr="007A426B">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="003D3040" w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C67C7AA" w14:textId="01137352" w:rsidR="00286E72" w:rsidRPr="00C64EC5" w:rsidRDefault="00C64EC5">
       <w:pPr>
         <w:spacing w:before="120" w:after="40"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Relations directes ou indirectes ou contacts personnels via des réseaux formels ou informels avec des organisations à but non lucratif</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="00C64EC5">
+      <w:r w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14D0582E" w14:textId="77777777" w:rsidR="003D3040" w:rsidRPr="00C64EC5" w:rsidRDefault="003D3040">
       <w:pPr>
         <w:spacing w:before="120" w:after="40"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3463BF44" w14:textId="7A01C875" w:rsidR="00286E72" w:rsidRPr="00C64EC5" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="288"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
@@ -2161,87 +2049,90 @@
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00C64EC5">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00C64EC5" w:rsidRPr="00C64EC5">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Moyennement important</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2060DF0A" w14:textId="4322F29B" w:rsidR="00286E72" w:rsidRPr="007A426B" w:rsidRDefault="00000000">
-[...10 lines deleted...]
-            <w:lang w:val="en-US"/>
+    <w:p w14:paraId="2060DF0A" w14:textId="4322F29B" w:rsidR="00286E72" w:rsidRPr="00D52DA0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="762293972"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="007A426B">
+          <w:r w:rsidRPr="00D52DA0">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="007A426B">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="007A426B" w:rsidRPr="00811650">
+      <w:r w:rsidR="007A426B" w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
         <w:t>Important</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F59356F" w14:textId="05DAB8CE" w:rsidR="00286E72" w:rsidRPr="007F7393" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="288"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="961550212"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F7393">
@@ -2270,60 +2161,51 @@
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="003D3040" w:rsidRPr="007F7393">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C63C302" w14:textId="1D067E6E" w:rsidR="00286E72" w:rsidRPr="007F7393" w:rsidRDefault="007F7393">
       <w:pPr>
         <w:spacing w:before="140" w:after="40"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F7393">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dans quelle mesure les décisions d'octroi de subventions reposent-elles davantage sur la confiance que sur une analyse formelle des informations ou des données </w:t>
-[...8 lines deleted...]
-        <w:t>?</w:t>
+        <w:t>Dans quelle mesure les décisions d'octroi de subventions reposent-elles davantage sur la confiance que sur une analyse formelle des informations ou des données ?</w:t>
       </w:r>
       <w:r w:rsidR="003D3040" w:rsidRPr="007F7393">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A3CFBD7" w14:textId="422E625D" w:rsidR="00286E72" w:rsidRPr="007F7393" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="288"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="159853167"/>
@@ -2691,51 +2573,51 @@
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F7393">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4A5568"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Remarque :</w:t>
       </w:r>
       <w:r w:rsidR="007A426B" w:rsidRPr="007F7393">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4A5568"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="007F7393">
+      <w:r w:rsidRPr="007F7393">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4A5568"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003D3040" w:rsidRPr="007F7393">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4A5568"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F7393">
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -2804,69 +2686,51 @@
       </w:r>
       <w:r w:rsidR="007A426B" w:rsidRPr="007F7393">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ECA1BB3" w14:textId="5EC46603" w:rsidR="00286E72" w:rsidRPr="007F7393" w:rsidRDefault="007F7393">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F7393">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>Rapports financiers ou rapports annuels</w:t>
-[...17 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Rapports financiers ou rapports annuels :</w:t>
       </w:r>
       <w:r w:rsidR="003D3040" w:rsidRPr="007F7393">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A959A54" w14:textId="38223359" w:rsidR="00286E72" w:rsidRPr="007F7393" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="288"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="608844682"/>
@@ -3282,57 +3146,51 @@
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F7393">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007F7393">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="007F7393" w:rsidRPr="007F7393">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>Presque à chaque fois</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Presque à chaque fois </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C142CE8" w14:textId="16FC4700" w:rsidR="003D3040" w:rsidRPr="007F7393" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="288"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="583380763"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="007F7393">
             <w:rPr>
@@ -3703,110 +3561,101 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F7393">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4A5568"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Veuillez maintenant passer à la page 5.</w:t>
       </w:r>
       <w:r w:rsidR="007A426B" w:rsidRPr="007F7393">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4A5568"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="007F7393">
+      <w:r w:rsidRPr="007F7393">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C27E024" w14:textId="77777777" w:rsidR="00907CB7" w:rsidRPr="007F7393" w:rsidRDefault="00907CB7">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64C52414" w14:textId="7BB1CFC9" w:rsidR="00286E72" w:rsidRPr="007F7393" w:rsidRDefault="007F7393">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F7393">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Quelles sont les raisons qui justifient de ne pas collecter d'informations </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007F7393">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>et de données sur les bénéficiaires des subventions ?</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">et de données sur les bénéficiaires des subventions ? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="715B0E7B" w14:textId="77777777" w:rsidR="00907CB7" w:rsidRPr="007F7393" w:rsidRDefault="00907CB7">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:color w:val="4A5568"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A060D19" w14:textId="7139B3A9" w:rsidR="00286E72" w:rsidRPr="007F7393" w:rsidRDefault="007F7393">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:color w:val="4A5568"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F7393">
         <w:rPr>
@@ -3943,57 +3792,51 @@
       </w:r>
       <w:r w:rsidR="007F7393">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="007F7393" w:rsidRPr="007F7393">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">les efforts nécessaires à la collecte et à l'analyse </w:t>
       </w:r>
       <w:r w:rsidR="007F7393">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="007F7393" w:rsidRPr="007F7393">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>des informations et des données.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">des informations et des données. </w:t>
       </w:r>
       <w:r w:rsidRPr="007F7393">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16810405" w14:textId="77777777" w:rsidR="00907CB7" w:rsidRPr="007F7393" w:rsidRDefault="00907CB7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="581B9996" w14:textId="5F43F057" w:rsidR="00907CB7" w:rsidRPr="007F7393" w:rsidRDefault="007F7393">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F7393">
         <w:rPr>
@@ -4312,57 +4155,51 @@
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00DD6D59">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00DD6D59">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00DD6D59" w:rsidRPr="00DD6D59">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>Faible flexibilité</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Faible flexibilité </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6D59">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00DD6D59" w:rsidRPr="00DD6D59">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">La fondation peut répondre à de nouvelles </w:t>
       </w:r>
       <w:r w:rsidR="00DD6D59">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="00DD6D59" w:rsidRPr="00DD6D59">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>circonstances, mais sa marge de manœuvre est assez limitée.</w:t>
@@ -4401,57 +4238,51 @@
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00DD6D59">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00DD6D59">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00DD6D59" w:rsidRPr="00DD6D59">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>Équilibrée</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Équilibrée </w:t>
       </w:r>
       <w:r w:rsidR="004D0F4B" w:rsidRPr="00DD6D59">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6D59">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DD6D59" w:rsidRPr="00DD6D59">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">La fondation dispose d'une certaine marge de </w:t>
       </w:r>
       <w:r w:rsidR="00DD6D59">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">     </w:t>
@@ -4490,57 +4321,51 @@
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00DD6D59">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00DD6D59">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00DD6D59" w:rsidRPr="00DD6D59">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>Grande flexibilité</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Grande flexibilité </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6D59">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00DD6D59" w:rsidRPr="00DD6D59">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">La fondation dispose d'une grande flexibilité </w:t>
       </w:r>
       <w:r w:rsidR="00DD6D59">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="00DD6D59" w:rsidRPr="00DD6D59">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>pour répondre à de nouvelles circonstances.</w:t>
@@ -4573,57 +4398,51 @@
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00DD6D59">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00DD6D59">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00DD6D59" w:rsidRPr="00DD6D59">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>Très grande flexibilité</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Très grande flexibilité </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6D59">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00DD6D59" w:rsidRPr="00DD6D59">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">La fondation est très flexible et peut très </w:t>
       </w:r>
       <w:r w:rsidR="00DD6D59">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="00DD6D59" w:rsidRPr="00DD6D59">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>bien répondre à de nouvelles circonstances si nécessaire.</w:t>
@@ -4703,107 +4522,80 @@
       <w:r w:rsidRPr="00DD6D59">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">financièrement par le biais de subventions et qui ont été réalisés en votre </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00DD6D59">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">nom par des organisations à but non lucratif </w:t>
-[...8 lines deleted...]
-        <w:t>?</w:t>
+        <w:t>nom par des organisations à but non lucratif ?</w:t>
       </w:r>
       <w:r w:rsidR="00907CB7" w:rsidRPr="00DD6D59">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F524D80" w14:textId="458F754C" w:rsidR="00286E72" w:rsidRPr="00F36F2C" w:rsidRDefault="00F36F2C">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>En termes de mise en œuvre économique et efficace des projets</w:t>
-[...17 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>En termes de mise en œuvre économique et efficace des projets :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="586B2571" w14:textId="77777777" w:rsidR="00907CB7" w:rsidRPr="00F36F2C" w:rsidRDefault="00907CB7">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13742515" w14:textId="765910F1" w:rsidR="00286E72" w:rsidRPr="00F36F2C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="288"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="282782107"/>
           <w14:checkbox>
@@ -4856,89 +4648,89 @@
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00F36F2C">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00F36F2C" w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Inférieur à la moyenne</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D032307" w14:textId="27A5B83F" w:rsidR="00286E72" w:rsidRPr="003D3040" w:rsidRDefault="00000000">
-[...10 lines deleted...]
-            <w:lang w:val="de-CH"/>
+    <w:p w14:paraId="6D032307" w14:textId="27A5B83F" w:rsidR="00286E72" w:rsidRPr="00D52DA0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="878832322"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="003D3040">
+          <w:r w:rsidRPr="00D52DA0">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-              <w:lang w:val="de-CH"/>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="003D3040">
-[...1 lines deleted...]
-          <w:lang w:val="de-CH"/>
+      <w:r w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00F36F2C" w:rsidRPr="00F36F2C">
-[...1 lines deleted...]
-          <w:lang w:val="de-CH"/>
+      <w:r w:rsidR="00F36F2C" w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Moyen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C63AB05" w14:textId="24ACE4EF" w:rsidR="00286E72" w:rsidRPr="00F36F2C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="288"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="929662893"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
@@ -5043,51 +4835,51 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>prévues par les projets</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="00F36F2C">
+      <w:r w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00907CB7" w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D614D50" w14:textId="73B7DFC9" w:rsidR="00286E72" w:rsidRPr="00F36F2C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="288"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
@@ -5148,127 +4940,133 @@
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00F36F2C">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00F36F2C" w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Inférieur à la moyenne</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="771BE8F1" w14:textId="451F8355" w:rsidR="00286E72" w:rsidRPr="00F74E3B" w:rsidRDefault="00000000">
-[...10 lines deleted...]
-            <w:lang w:val="en-US"/>
+    <w:p w14:paraId="771BE8F1" w14:textId="451F8355" w:rsidR="00286E72" w:rsidRPr="00D52DA0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="675878821"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00F74E3B">
+          <w:r w:rsidRPr="00D52DA0">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00F74E3B">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00F36F2C" w:rsidRPr="00F36F2C">
+      <w:r w:rsidR="00F36F2C" w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
         <w:t>Moyen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04C44FBA" w14:textId="776D1952" w:rsidR="00286E72" w:rsidRPr="00F74E3B" w:rsidRDefault="00000000">
-[...10 lines deleted...]
-            <w:lang w:val="en-US"/>
+    <w:p w14:paraId="04C44FBA" w14:textId="776D1952" w:rsidR="00286E72" w:rsidRPr="00D52DA0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="32149692"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00F74E3B">
+          <w:r w:rsidRPr="00D52DA0">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00F74E3B">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00F36F2C" w:rsidRPr="00F36F2C">
+      <w:r w:rsidR="00F36F2C" w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
         <w:t>Supérieur à la moyenne</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A3354E1" w14:textId="7F59D079" w:rsidR="00286E72" w:rsidRPr="00F36F2C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="288"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="674268566"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00F36F2C">
@@ -5317,51 +5115,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>En termes d'atteinte des groupes cibles</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="00F36F2C">
+      <w:r w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C786068" w14:textId="77777777" w:rsidR="00907CB7" w:rsidRPr="00F36F2C" w:rsidRDefault="00907CB7">
       <w:pPr>
         <w:spacing w:before="120" w:after="40"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C374EA5" w14:textId="130A1D5B" w:rsidR="00286E72" w:rsidRPr="00F36F2C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="288"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
@@ -5421,127 +5219,133 @@
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00F36F2C">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00F36F2C" w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Inférieur à la moyenne</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D45E5B6" w14:textId="43EE0EFE" w:rsidR="00286E72" w:rsidRPr="00F74E3B" w:rsidRDefault="00000000">
-[...10 lines deleted...]
-            <w:lang w:val="en-US"/>
+    <w:p w14:paraId="0D45E5B6" w14:textId="43EE0EFE" w:rsidR="00286E72" w:rsidRPr="00D52DA0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="783405176"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00F74E3B">
+          <w:r w:rsidRPr="00D52DA0">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00F74E3B">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00F36F2C" w:rsidRPr="00F36F2C">
+      <w:r w:rsidR="00F36F2C" w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
         <w:t>Moyen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D8A1D55" w14:textId="5A415B49" w:rsidR="00286E72" w:rsidRPr="00F74E3B" w:rsidRDefault="00000000">
-[...10 lines deleted...]
-            <w:lang w:val="en-US"/>
+    <w:p w14:paraId="4D8A1D55" w14:textId="5A415B49" w:rsidR="00286E72" w:rsidRPr="00D52DA0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="972051098"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00F74E3B">
+          <w:r w:rsidRPr="00D52DA0">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00F74E3B">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00F36F2C" w:rsidRPr="00F36F2C">
+      <w:r w:rsidR="00F36F2C" w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
         <w:t>Supérieur à la moyenne</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="469411C8" w14:textId="4F2C8713" w:rsidR="00286E72" w:rsidRPr="00F36F2C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="288"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="389904484"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00F36F2C">
@@ -5626,51 +5430,51 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>dans son ensemble</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="00F36F2C">
+      <w:r w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00907CB7" w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EAB5CAE" w14:textId="75E49C9D" w:rsidR="00286E72" w:rsidRPr="00F36F2C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="288"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
@@ -5731,463 +5535,467 @@
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00F36F2C">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00F36F2C" w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Inférieur à la moyenne</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A28C149" w14:textId="232E6807" w:rsidR="00286E72" w:rsidRPr="00F74E3B" w:rsidRDefault="00000000">
-[...10 lines deleted...]
-            <w:lang w:val="en-US"/>
+    <w:p w14:paraId="1A28C149" w14:textId="232E6807" w:rsidR="00286E72" w:rsidRPr="00D52DA0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="674773874"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00F74E3B">
+          <w:r w:rsidRPr="00D52DA0">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00F74E3B">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00F36F2C" w:rsidRPr="00F36F2C">
+      <w:r w:rsidR="00F36F2C" w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
         <w:t>Moyen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="288BD5C1" w14:textId="4F076E24" w:rsidR="00286E72" w:rsidRPr="00F74E3B" w:rsidRDefault="00000000">
-[...10 lines deleted...]
-            <w:lang w:val="en-US"/>
+    <w:p w14:paraId="288BD5C1" w14:textId="4F076E24" w:rsidR="00286E72" w:rsidRPr="00D52DA0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="939382086"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00F74E3B">
+          <w:r w:rsidRPr="00D52DA0">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00F74E3B">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00F36F2C" w:rsidRPr="00F36F2C">
+      <w:r w:rsidR="00F36F2C" w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
         <w:t>Supérieur à la moyenne</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1794047D" w14:textId="558E3B7F" w:rsidR="00286E72" w:rsidRPr="00F74E3B" w:rsidRDefault="00000000">
-[...10 lines deleted...]
-            <w:lang w:val="en-US"/>
+    <w:p w14:paraId="1794047D" w14:textId="558E3B7F" w:rsidR="00286E72" w:rsidRPr="00D52DA0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="464638847"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00F74E3B">
+          <w:r w:rsidRPr="00D52DA0">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00F74E3B">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00F74E3B" w:rsidRPr="00F74E3B">
+      <w:r w:rsidR="00F74E3B" w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
         <w:t>Excellent</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="247CEBCE" w14:textId="77777777" w:rsidR="00286E72" w:rsidRPr="00F74E3B" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="247CEBCE" w14:textId="77777777" w:rsidR="00286E72" w:rsidRPr="00D52DA0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79E49459" w14:textId="77777777" w:rsidR="00907CB7" w:rsidRPr="00F74E3B" w:rsidRDefault="00907CB7">
+    <w:p w14:paraId="79E49459" w14:textId="77777777" w:rsidR="00907CB7" w:rsidRPr="00D52DA0" w:rsidRDefault="00907CB7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03E5AC46" w14:textId="64DC0069" w:rsidR="00F74E3B" w:rsidRDefault="00F36F2C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Commentaires ou remarques facultatifs sur l'enquête</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50298DD0" w14:textId="77777777" w:rsidR="00F36F2C" w:rsidRPr="00F36F2C" w:rsidRDefault="00F36F2C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="287C8118" w14:textId="2840585F" w:rsidR="00286E72" w:rsidRPr="00F36F2C" w:rsidRDefault="00F36F2C">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>Veuillez ajouter vos commentaires ou remarques à l'enquête, le cas échéant</w:t>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Veuillez ajouter vos commentaires ou remarques à l'enquête, le cas échéant.</w:t>
       </w:r>
       <w:r w:rsidR="00907CB7" w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B714A2A" w14:textId="7EE7BFF0" w:rsidR="00286E72" w:rsidRPr="003D3040" w:rsidRDefault="00F36F2C">
+    <w:p w14:paraId="4B714A2A" w14:textId="7EE7BFF0" w:rsidR="00286E72" w:rsidRPr="00D52DA0" w:rsidRDefault="00F36F2C">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
-          <w:lang w:val="de-CH"/>
-[...7 lines deleted...]
-          <w:lang w:val="de-CH"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Commentaires ou remarques </w:t>
       </w:r>
-      <w:r w:rsidR="00D87F2B" w:rsidRPr="00F36F2C">
-[...4 lines deleted...]
-          <w:lang w:val="de-CH"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D87F2B" w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>facultatifs:</w:t>
       </w:r>
-      <w:r w:rsidR="00907CB7">
-[...4 lines deleted...]
-          <w:lang w:val="de-CH"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00907CB7" w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5436FBEE" w14:textId="77777777" w:rsidR="00286E72" w:rsidRPr="003D3040" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5436FBEE" w14:textId="77777777" w:rsidR="00286E72" w:rsidRPr="00D52DA0" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="30"/>
         <w:rPr>
-          <w:lang w:val="de-CH"/>
-[...5 lines deleted...]
-            <w:lang w:val="de-CH"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="714712528"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="003D3040">
+          <w:r w:rsidRPr="00D52DA0">
             <w:rPr>
               <w:color w:val="718096"/>
-              <w:lang w:val="de-CH"/>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>________________________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="5C6BCF06" w14:textId="77777777" w:rsidR="00286E72" w:rsidRPr="003D3040" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5C6BCF06" w14:textId="77777777" w:rsidR="00286E72" w:rsidRPr="00D52DA0" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="30"/>
         <w:rPr>
-          <w:lang w:val="de-CH"/>
-[...5 lines deleted...]
-            <w:lang w:val="de-CH"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="767404281"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="003D3040">
+          <w:r w:rsidRPr="00D52DA0">
             <w:rPr>
               <w:color w:val="718096"/>
-              <w:lang w:val="de-CH"/>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>________________________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="2EF1F2CC" w14:textId="77777777" w:rsidR="00286E72" w:rsidRPr="003D3040" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2EF1F2CC" w14:textId="77777777" w:rsidR="00286E72" w:rsidRPr="00D52DA0" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="30"/>
         <w:rPr>
-          <w:lang w:val="de-CH"/>
-[...5 lines deleted...]
-            <w:lang w:val="de-CH"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="174004699"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="003D3040">
+          <w:r w:rsidRPr="00D52DA0">
             <w:rPr>
               <w:color w:val="718096"/>
-              <w:lang w:val="de-CH"/>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>________________________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="12FC38E1" w14:textId="77777777" w:rsidR="00286E72" w:rsidRPr="003D3040" w:rsidRDefault="00000000">
+    <w:p w14:paraId="12FC38E1" w14:textId="77777777" w:rsidR="00286E72" w:rsidRPr="00D52DA0" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="30"/>
         <w:rPr>
-          <w:lang w:val="de-CH"/>
-[...5 lines deleted...]
-            <w:lang w:val="de-CH"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="5608678"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="003D3040">
+          <w:r w:rsidRPr="00D52DA0">
             <w:rPr>
               <w:color w:val="718096"/>
-              <w:lang w:val="de-CH"/>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>________________________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="711ECF20" w14:textId="77777777" w:rsidR="00286E72" w:rsidRPr="003D3040" w:rsidRDefault="00000000">
+    <w:p w14:paraId="711ECF20" w14:textId="77777777" w:rsidR="00286E72" w:rsidRPr="00D52DA0" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="30"/>
         <w:rPr>
-          <w:lang w:val="de-CH"/>
-[...5 lines deleted...]
-            <w:lang w:val="de-CH"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="970266176"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="003D3040">
+          <w:r w:rsidRPr="00D52DA0">
             <w:rPr>
               <w:color w:val="718096"/>
-              <w:lang w:val="de-CH"/>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>________________________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="45FCF217" w14:textId="77777777" w:rsidR="00286E72" w:rsidRDefault="00000000">
+    <w:p w14:paraId="45FCF217" w14:textId="77777777" w:rsidR="00286E72" w:rsidRPr="00D52DA0" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
-          <w:lang w:val="de-CH"/>
-[...5 lines deleted...]
-            <w:lang w:val="de-CH"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="190281561"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="003D3040">
+          <w:r w:rsidRPr="00D52DA0">
             <w:rPr>
               <w:color w:val="718096"/>
-              <w:lang w:val="de-CH"/>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>________________________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="6535873E" w14:textId="0B6B5DC3" w:rsidR="00907CB7" w:rsidRPr="003D3040" w:rsidRDefault="00907CB7">
+    <w:p w14:paraId="6535873E" w14:textId="0B6B5DC3" w:rsidR="00907CB7" w:rsidRPr="00D52DA0" w:rsidRDefault="00907CB7">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
-          <w:lang w:val="de-CH"/>
-[...4 lines deleted...]
-          <w:lang w:val="de-CH"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13E032C0" w14:textId="77777777" w:rsidR="00286E72" w:rsidRPr="003D3040" w:rsidRDefault="00286E72">
+    <w:p w14:paraId="13E032C0" w14:textId="77777777" w:rsidR="00286E72" w:rsidRPr="00D52DA0" w:rsidRDefault="00286E72">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="CBD5E0"/>
         </w:pBdr>
         <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
-          <w:lang w:val="de-CH"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="4F2B834A" w14:textId="77777777" w:rsidR="00907CB7" w:rsidRDefault="00907CB7">
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F2B834A" w14:textId="77777777" w:rsidR="00907CB7" w:rsidRPr="00D52DA0" w:rsidRDefault="00907CB7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
-          <w:lang w:val="de-CH"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34BCF887" w14:textId="1DED2F19" w:rsidR="00F74E3B" w:rsidRDefault="00F36F2C">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A365D"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A365D"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Participation volontaire à un entretien supplémentaire ouvert</w:t>
@@ -6221,58 +6029,51 @@
         <w:t>Seriez-vous disposé à participer à un entretien plus approfondi et ouvert ?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E12A489" w14:textId="77777777" w:rsidR="00907CB7" w:rsidRPr="00F36F2C" w:rsidRDefault="00907CB7">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F64F140" w14:textId="0C56A03B" w:rsidR="00286E72" w:rsidRPr="00F36F2C" w:rsidRDefault="00F36F2C">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Disposition à participer à un entretien plus détaillé et ouvert </w:t>
-[...6 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Disposition à participer à un entretien plus détaillé et ouvert :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="578C25E5" w14:textId="77777777" w:rsidR="00907CB7" w:rsidRPr="00F36F2C" w:rsidRDefault="00907CB7">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E87F88B" w14:textId="24F92D9B" w:rsidR="00286E72" w:rsidRPr="00F36F2C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="288"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="258565182"/>
           <w14:checkbox>
@@ -6377,216 +6178,193 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Si oui, veuillez indiquer vos coordonnées</w:t>
       </w:r>
       <w:r w:rsidR="00F74E3B" w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="00F36F2C">
-[...7 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>Obligatoire</w:t>
+        <w:t>(* Obligatoire</w:t>
       </w:r>
       <w:r w:rsidR="00D87F2B" w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>) :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="014976F3" w14:textId="77777777" w:rsidR="00907CB7" w:rsidRPr="00F36F2C" w:rsidRDefault="00907CB7">
       <w:pPr>
         <w:spacing w:before="120" w:after="80"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A3CFB1F" w14:textId="0B4946F8" w:rsidR="00286E72" w:rsidRPr="00F36F2C" w:rsidRDefault="00F36F2C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>Prénom</w:t>
+        <w:t xml:space="preserve">Prénom </w:t>
       </w:r>
       <w:r w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="333333"/>
-[...7 lines deleted...]
-          <w:bCs/>
           <w:color w:val="C53030"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="00F36F2C">
+      <w:r w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00907CB7" w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="257943188"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00000000" w:rsidRPr="00F36F2C">
+          <w:r w:rsidRPr="00F36F2C">
             <w:rPr>
               <w:color w:val="718096"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>________________________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="207A9F0B" w14:textId="4C7032FC" w:rsidR="00286E72" w:rsidRPr="00F36F2C" w:rsidRDefault="00F36F2C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Nom</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="00F36F2C">
+      <w:r w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C53030"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> *</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="00F36F2C">
+      <w:r w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00907CB7" w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="00F36F2C">
+      <w:r w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="375543619"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00000000" w:rsidRPr="00F36F2C">
+          <w:r w:rsidRPr="00F36F2C">
             <w:rPr>
               <w:color w:val="718096"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>________________________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="1B34271D" w14:textId="0760DC85" w:rsidR="00286E72" w:rsidRPr="00F36F2C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>E</w:t>
@@ -6643,170 +6421,198 @@
       <w:r w:rsidR="00907CB7" w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="3045119"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00F36F2C">
             <w:rPr>
               <w:color w:val="718096"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>________________________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="3ACD4D44" w14:textId="1EFE0F79" w:rsidR="00286E72" w:rsidRPr="00F36F2C" w:rsidRDefault="00F36F2C">
+    <w:p w14:paraId="3ACD4D44" w14:textId="1EFE0F79" w:rsidR="00286E72" w:rsidRPr="00D52DA0" w:rsidRDefault="00F36F2C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Téléphone</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="00F36F2C">
+      <w:r w:rsidRPr="00D52DA0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C53030"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> *</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="00F36F2C">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00907CB7" w:rsidRPr="00F36F2C">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="00907CB7" w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="00F36F2C">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00D52DA0">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:lang w:val="en-US"/>
+            <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:id w:val="391269860"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00000000" w:rsidRPr="00F36F2C">
+          <w:r w:rsidRPr="00D52DA0">
             <w:rPr>
               <w:color w:val="718096"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>________________________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7119F959" w14:textId="77777777" w:rsidR="00286E72" w:rsidRPr="00F36F2C" w:rsidRDefault="00286E72">
+    <w:p w14:paraId="7119F959" w14:textId="77777777" w:rsidR="00286E72" w:rsidRPr="00D52DA0" w:rsidRDefault="00286E72">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="CBD5E0"/>
         </w:pBdr>
         <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BA9C18B" w14:textId="62624DAE" w:rsidR="00F36F2C" w:rsidRPr="00F36F2C" w:rsidRDefault="00F36F2C" w:rsidP="00F36F2C">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="CBD5E0"/>
         </w:pBdr>
         <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Fin de l'enquête</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05262574" w14:textId="2A90DBC0" w:rsidR="00F74E3B" w:rsidRPr="00F36F2C" w:rsidRDefault="004D0F4B" w:rsidP="00F74E3B">
+    <w:p w14:paraId="05262574" w14:textId="2C40B9FB" w:rsidR="00F74E3B" w:rsidRPr="00F36F2C" w:rsidRDefault="004D0F4B" w:rsidP="00F74E3B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00F36F2C" w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>Pour participer à l'enquête, veuillez envoyer ce document avant la fin du mois d'août à l'adresse suivante :</w:t>
+        <w:t xml:space="preserve">Pour participer à l'enquête, veuillez envoyer ce document </w:t>
+      </w:r>
+      <w:r w:rsidR="006603A9" w:rsidRPr="006603A9">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>d'ici fin septembre</w:t>
+      </w:r>
+      <w:r w:rsidR="006603A9">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F36F2C" w:rsidRPr="00F36F2C">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>à l'adresse suivante :</w:t>
       </w:r>
       <w:r w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00F74E3B" w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00D87F2B" w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
@@ -6840,252 +6646,271 @@
         <w:t>mail :</w:t>
       </w:r>
       <w:r w:rsidR="00F74E3B" w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F74E3B" w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00F74E3B" w:rsidRPr="00F36F2C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>reto.straub@stud.hslu.ch</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F74E3B" w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23777BAE" w14:textId="5F17F170" w:rsidR="00F74E3B" w:rsidRPr="00237591" w:rsidRDefault="00F74E3B" w:rsidP="00F74E3B">
+    <w:p w14:paraId="23777BAE" w14:textId="0315EFD9" w:rsidR="00F74E3B" w:rsidRPr="006603A9" w:rsidRDefault="00F74E3B" w:rsidP="00F74E3B">
       <w:pPr>
         <w:spacing w:before="160"/>
         <w:rPr>
-          <w:lang w:val="de-CH"/>
-[...4 lines deleted...]
-          <w:lang w:val="de-CH"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006603A9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Adres</w:t>
       </w:r>
-      <w:r w:rsidR="004D0F4B">
-[...1 lines deleted...]
-          <w:lang w:val="de-CH"/>
+      <w:r w:rsidR="004D0F4B" w:rsidRPr="006603A9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00237591">
-[...1 lines deleted...]
-          <w:lang w:val="de-CH"/>
+      <w:r w:rsidRPr="006603A9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00237591">
-[...1 lines deleted...]
-          <w:lang w:val="de-CH"/>
+      <w:r w:rsidRPr="006603A9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Stiftungsforschung Schweiz</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="39D07FF4" w14:textId="77777777" w:rsidR="00F74E3B" w:rsidRPr="00237591" w:rsidRDefault="00F74E3B" w:rsidP="00F74E3B">
+      </w:r>
+      <w:r w:rsidR="00920E10" w:rsidRPr="006603A9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Swiss Foundation Research</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39D07FF4" w14:textId="77777777" w:rsidR="00F74E3B" w:rsidRPr="006603A9" w:rsidRDefault="00F74E3B" w:rsidP="00F74E3B">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:lang w:val="de-CH"/>
-[...4 lines deleted...]
-          <w:lang w:val="de-CH"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006603A9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">c/o Reto Straub </w:t>
       </w:r>
-      <w:r w:rsidRPr="00237591">
-[...1 lines deleted...]
-          <w:lang w:val="de-CH"/>
+      <w:r w:rsidRPr="006603A9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Route de St-Cergue 46 </w:t>
-[...3 lines deleted...]
-          <w:lang w:val="de-CH"/>
+        <w:t>Route de St-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006603A9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Cergue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006603A9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 46 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006603A9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t>1260 Nyon</w:t>
       </w:r>
-      <w:r w:rsidRPr="00237591">
-[...1 lines deleted...]
-          <w:lang w:val="de-CH"/>
+      <w:r w:rsidRPr="006603A9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70CA65D1" w14:textId="35206B83" w:rsidR="00286E72" w:rsidRDefault="00F74E3B" w:rsidP="00F74E3B">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00F36F2C">
+    <w:p w14:paraId="788FCB5C" w14:textId="337E9522" w:rsidR="001B5FD6" w:rsidRPr="001B5FD6" w:rsidRDefault="00F74E3B" w:rsidP="00F74E3B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006603A9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
-          <w:lang w:val="fr-CH"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00F36F2C" w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Vous pouvez également remplir le questionnaire en ligne via l'URL suivante </w:t>
       </w:r>
       <w:r w:rsidR="004D0F4B" w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>URL:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F36F2C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F36F2C">
+      <w:r w:rsidR="001B5FD6">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="00F36F2C" w:rsidRPr="008E50BE">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="001B5FD6" w:rsidRPr="001B5FD6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
-          <w:t>https://www.stiftungsforschung.ch/SurveyGrantMaking/fr</w:t>
+          <w:t>https://www.recherche-fondations.ch/SurveyGrantMaking/fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5FD8C7A9" w14:textId="5200F0CB" w:rsidR="004D0F4B" w:rsidRPr="00F36F2C" w:rsidRDefault="004D0F4B" w:rsidP="00F74E3B">
+    <w:p w14:paraId="5FD8C7A9" w14:textId="5200F0CB" w:rsidR="004D0F4B" w:rsidRPr="001B5FD6" w:rsidRDefault="004D0F4B" w:rsidP="00F74E3B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="004D0F4B" w:rsidRPr="00F36F2C">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId12"/>
+    <w:sectPr w:rsidR="004D0F4B" w:rsidRPr="001B5FD6">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="618253DE" w14:textId="77777777" w:rsidR="00EE3BC3" w:rsidRDefault="00EE3BC3">
+    <w:p w14:paraId="6B8DD341" w14:textId="77777777" w:rsidR="00CB3611" w:rsidRDefault="00CB3611">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B5E0B00" w14:textId="77777777" w:rsidR="00EE3BC3" w:rsidRDefault="00EE3BC3">
+    <w:p w14:paraId="649BEEBF" w14:textId="77777777" w:rsidR="00CB3611" w:rsidRDefault="00CB3611">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
@@ -7104,161 +6929,179 @@
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="329E81CD" w14:textId="48B66A43" w:rsidR="00286E72" w:rsidRDefault="007A426B">
+  <w:p w14:paraId="329E81CD" w14:textId="11B16713" w:rsidR="00286E72" w:rsidRDefault="007A426B">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="718096"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
-      <w:t>Page</w:t>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-    <w:r w:rsidR="00000000">
+    <w:r>
       <w:rPr>
         <w:color w:val="718096"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00000000">
+    <w:r>
       <w:rPr>
         <w:color w:val="718096"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
-    <w:r w:rsidR="00000000">
+    <w:r>
       <w:rPr>
         <w:color w:val="718096"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="003D3040">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="718096"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00000000">
+    <w:r>
       <w:rPr>
         <w:color w:val="718096"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00000000">
+    <w:r>
       <w:rPr>
         <w:color w:val="718096"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
-      <w:t xml:space="preserve">  ·  www.stiftungsforschung.ch</w:t>
+      <w:t xml:space="preserve">  ·  </w:t>
+    </w:r>
+    <w:r w:rsidR="001B5FD6" w:rsidRPr="001B5FD6">
+      <w:rPr>
+        <w:color w:val="718096"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="15"/>
+      </w:rPr>
+      <w:t>www.recherche-fondations.ch</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73EE6945" w14:textId="77777777" w:rsidR="00EE3BC3" w:rsidRDefault="00EE3BC3">
+    <w:p w14:paraId="7A4FC674" w14:textId="77777777" w:rsidR="00CB3611" w:rsidRDefault="00CB3611">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46432214" w14:textId="77777777" w:rsidR="00EE3BC3" w:rsidRDefault="00EE3BC3">
+    <w:p w14:paraId="1C13593D" w14:textId="77777777" w:rsidR="00CB3611" w:rsidRDefault="00CB3611">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="18DF3170" w14:textId="706F5EC9" w:rsidR="00286E72" w:rsidRPr="00C64EC5" w:rsidRDefault="00000000">
+  <w:p w14:paraId="18DF3170" w14:textId="53C85BCB" w:rsidR="00286E72" w:rsidRPr="00C64EC5" w:rsidRDefault="001B5FD6">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="4" w:color="E2E8F0"/>
       </w:pBdr>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="001B5FD6">
+      <w:rPr>
+        <w:color w:val="718096"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="15"/>
+        <w:lang w:val="fr-CH"/>
+      </w:rPr>
+      <w:t>Recherche sur les fondations en Suisse</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="718096"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="15"/>
+        <w:lang w:val="fr-CH"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
     <w:r w:rsidRPr="00C64EC5">
       <w:rPr>
         <w:color w:val="718096"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
-      <w:t xml:space="preserve">Stiftungsforschung Schweiz · </w:t>
+      <w:t xml:space="preserve">· </w:t>
     </w:r>
     <w:r w:rsidR="00C64EC5" w:rsidRPr="00C64EC5">
       <w:rPr>
         <w:color w:val="718096"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>Questionnaire destiné aux fondations donatrices</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7542242C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B5724D2A"/>
     <w:lvl w:ilvl="0" w:tplc="987092D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
@@ -7331,92 +7174,103 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7B003C44">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1227498676">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Mg2CMh+eKBt+yjhU2hg2THXWaJonyQfvWKF821hhJsFQ8vP0CL0Nn1NSA9yOHnM3FvKan5IBoE/0SPTC+SkyTA==" w:salt="fibsCGVNudYzx1hBPW+mKQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="7MEKy6OZhg/ehF22ntnBclJANBrPv2lfX6z69mBSsNVIJI6+bWctpsUYH3lJwvtOcWWdPNi+vdSSWD3JxdZSjA==" w:salt="n7Gz6yKMobumfOi2+mLfcA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00286E72"/>
+    <w:rsid w:val="001B5FD6"/>
     <w:rsid w:val="002134C7"/>
     <w:rsid w:val="00254525"/>
     <w:rsid w:val="00286E72"/>
+    <w:rsid w:val="002B6A2E"/>
+    <w:rsid w:val="00312E20"/>
+    <w:rsid w:val="00365612"/>
+    <w:rsid w:val="003B47BA"/>
     <w:rsid w:val="003D3040"/>
     <w:rsid w:val="003E1BA7"/>
     <w:rsid w:val="004D0F4B"/>
     <w:rsid w:val="005D5309"/>
+    <w:rsid w:val="006603A9"/>
     <w:rsid w:val="006E098D"/>
     <w:rsid w:val="007A426B"/>
     <w:rsid w:val="007F7393"/>
     <w:rsid w:val="00811650"/>
     <w:rsid w:val="00907CB7"/>
+    <w:rsid w:val="00920E10"/>
     <w:rsid w:val="00974C6C"/>
+    <w:rsid w:val="00A21286"/>
     <w:rsid w:val="00A46D78"/>
     <w:rsid w:val="00AF31C2"/>
+    <w:rsid w:val="00B12EFB"/>
     <w:rsid w:val="00B15FE7"/>
     <w:rsid w:val="00B45AEA"/>
     <w:rsid w:val="00BA6F64"/>
     <w:rsid w:val="00BC0B1B"/>
     <w:rsid w:val="00BE43FB"/>
     <w:rsid w:val="00C64EC5"/>
+    <w:rsid w:val="00CB3611"/>
+    <w:rsid w:val="00D52DA0"/>
     <w:rsid w:val="00D87F2B"/>
     <w:rsid w:val="00DD6D59"/>
     <w:rsid w:val="00EE2581"/>
     <w:rsid w:val="00EE3BC3"/>
     <w:rsid w:val="00EE4108"/>
     <w:rsid w:val="00EF198A"/>
     <w:rsid w:val="00F36F2C"/>
     <w:rsid w:val="00F55849"/>
     <w:rsid w:val="00F74E3B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CH" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -7894,50 +7748,51 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="1F4D78"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
@@ -8063,51 +7918,51 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003D3040"/>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004D0F4B"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stiftungsforschung.ch/SurveyGrantMaking/fr" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:reto.straub@stud.hslu.ch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.recherche-fondations.ch/SurveyGrantMaking/fr" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:reto.straub@stud.hslu.ch" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -8402,67 +8257,67 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83C6BDE5-BB82-47BC-9769-4EB81A5DBADF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1054</Words>
-  <Characters>6008</Characters>
+  <Words>1053</Words>
+  <Characters>6005</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>50</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7048</CharactersWithSpaces>
+  <CharactersWithSpaces>7044</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>