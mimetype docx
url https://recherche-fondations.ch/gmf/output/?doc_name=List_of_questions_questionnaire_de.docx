--- v0 (2026-08-08)
+++ v1 (2026-09-24)
@@ -1,134 +1,128 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4CE40868" w14:textId="77777777" w:rsidR="003D3040" w:rsidRDefault="003D3040">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A365D"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00D28AC2" w14:textId="77DC15A0" w:rsidR="00BA6AC4" w:rsidRDefault="00BA6AC4">
+    <w:p w14:paraId="00D28AC2" w14:textId="38292517" w:rsidR="00BA6AC4" w:rsidRDefault="00CB00CA">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A365D"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CB00CA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="1A365D"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51369974" wp14:editId="36A9DA92">
-[...2 lines deleted...]
-            <wp:docPr id="482852712" name="Picture 1"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D80A9A4" wp14:editId="24C4DF57">
+            <wp:extent cx="2809875" cy="857250"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1619882562" name="Graphic 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="1619882562" name=""/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:extLst>
-                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1964510" cy="601598"/>
+                      <a:ext cx="2809875" cy="857250"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="35202C18" w14:textId="77777777" w:rsidR="00BA6AC4" w:rsidRDefault="00BA6AC4">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A365D"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06D74249" w14:textId="6BE86127" w:rsidR="00286E72" w:rsidRPr="003D3040" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="60"/>
@@ -1068,93 +1062,86 @@
           </w:rPr>
           <w:id w:val="66907481"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="003D3040">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="003D3040">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">  &gt; 25 und ≤ 100</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54E4BD2B" w14:textId="77777777" w:rsidR="00286E72" w:rsidRPr="003D3040" w:rsidRDefault="00000000">
+    <w:p w14:paraId="663A0CBC" w14:textId="1FB502FC" w:rsidR="00286E72" w:rsidRPr="003D3040" w:rsidRDefault="00000000" w:rsidP="00253E11">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="288"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="de-CH"/>
           </w:rPr>
           <w:id w:val="481459836"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="003D3040">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="003D3040">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">  &gt; 100</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="003D3040">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A804C12" w14:textId="77777777" w:rsidR="00907CB7" w:rsidRDefault="00907CB7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C077AA3" w14:textId="75B4F74D" w:rsidR="00286E72" w:rsidRPr="003D3040" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3040">
         <w:rPr>
           <w:lang w:val="de-CH"/>
@@ -5258,328 +5245,334 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3040">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Falls Ja, bitte Kontaktdaten angeben (* obligatorisch):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="014976F3" w14:textId="77777777" w:rsidR="00907CB7" w:rsidRPr="003D3040" w:rsidRDefault="00907CB7">
       <w:pPr>
         <w:spacing w:before="120" w:after="80"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A3CFB1F" w14:textId="7A650A49" w:rsidR="00286E72" w:rsidRPr="003D3040" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4A3CFB1F" w14:textId="7A650A49" w:rsidR="00286E72" w:rsidRPr="00D32E78" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
-          <w:lang w:val="de-CH"/>
-[...7 lines deleted...]
-          <w:lang w:val="de-CH"/>
+          <w:lang w:val="it-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D32E78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>Vorname</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D3040">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D32E78">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C53030"/>
-          <w:lang w:val="de-CH"/>
+          <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> *</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D3040">
-[...1 lines deleted...]
-          <w:lang w:val="de-CH"/>
+      <w:r w:rsidRPr="00D32E78">
+        <w:rPr>
+          <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="00907CB7">
-[...1 lines deleted...]
-          <w:lang w:val="de-CH"/>
+      <w:r w:rsidR="00907CB7" w:rsidRPr="00D32E78">
+        <w:rPr>
+          <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:lang w:val="de-CH"/>
+            <w:lang w:val="it-CH"/>
           </w:rPr>
           <w:id w:val="257943188"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="003D3040">
+          <w:r w:rsidRPr="00D32E78">
             <w:rPr>
               <w:color w:val="718096"/>
-              <w:lang w:val="de-CH"/>
+              <w:lang w:val="it-CH"/>
             </w:rPr>
             <w:t>________________________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="207A9F0B" w14:textId="114893B3" w:rsidR="00286E72" w:rsidRPr="003D3040" w:rsidRDefault="00000000">
+    <w:p w14:paraId="207A9F0B" w14:textId="114893B3" w:rsidR="00286E72" w:rsidRPr="00D32E78" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
-          <w:lang w:val="de-CH"/>
-[...7 lines deleted...]
-          <w:lang w:val="de-CH"/>
+          <w:lang w:val="it-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D32E78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>Nachname</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D3040">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D32E78">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C53030"/>
-          <w:lang w:val="de-CH"/>
+          <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> *</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D3040">
-[...1 lines deleted...]
-          <w:lang w:val="de-CH"/>
+      <w:r w:rsidRPr="00D32E78">
+        <w:rPr>
+          <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00907CB7">
-[...1 lines deleted...]
-          <w:lang w:val="de-CH"/>
+      <w:r w:rsidR="00907CB7" w:rsidRPr="00D32E78">
+        <w:rPr>
+          <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="003D3040">
-[...1 lines deleted...]
-          <w:lang w:val="de-CH"/>
+      <w:r w:rsidRPr="00D32E78">
+        <w:rPr>
+          <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:lang w:val="de-CH"/>
+            <w:lang w:val="it-CH"/>
           </w:rPr>
           <w:id w:val="375543619"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="003D3040">
+          <w:r w:rsidRPr="00D32E78">
             <w:rPr>
               <w:color w:val="718096"/>
-              <w:lang w:val="de-CH"/>
+              <w:lang w:val="it-CH"/>
             </w:rPr>
             <w:t>________________________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="1B34271D" w14:textId="2856FEBD" w:rsidR="00286E72" w:rsidRPr="003D3040" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1B34271D" w14:textId="2856FEBD" w:rsidR="00286E72" w:rsidRPr="00D32E78" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
-          <w:lang w:val="de-CH"/>
-[...7 lines deleted...]
-          <w:lang w:val="de-CH"/>
+          <w:lang w:val="it-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32E78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>E-Mail</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D3040">
+      <w:r w:rsidRPr="00D32E78">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C53030"/>
-          <w:lang w:val="de-CH"/>
+          <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> *</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D3040">
-[...1 lines deleted...]
-          <w:lang w:val="de-CH"/>
+      <w:r w:rsidRPr="00D32E78">
+        <w:rPr>
+          <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="00907CB7">
-[...1 lines deleted...]
-          <w:lang w:val="de-CH"/>
+      <w:r w:rsidR="00907CB7" w:rsidRPr="00D32E78">
+        <w:rPr>
+          <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:lang w:val="de-CH"/>
+            <w:lang w:val="it-CH"/>
           </w:rPr>
           <w:id w:val="3045119"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="003D3040">
+          <w:r w:rsidRPr="00D32E78">
             <w:rPr>
               <w:color w:val="718096"/>
-              <w:lang w:val="de-CH"/>
+              <w:lang w:val="it-CH"/>
             </w:rPr>
             <w:t>________________________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="3ACD4D44" w14:textId="7AEF6702" w:rsidR="00286E72" w:rsidRPr="003D3040" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3ACD4D44" w14:textId="7AEF6702" w:rsidR="00286E72" w:rsidRPr="00D32E78" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
-          <w:lang w:val="de-CH"/>
-[...7 lines deleted...]
-          <w:lang w:val="de-CH"/>
+          <w:lang w:val="it-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D32E78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>Telefon</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D3040">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D32E78">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C53030"/>
-          <w:lang w:val="de-CH"/>
+          <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> *</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D3040">
-[...1 lines deleted...]
-          <w:lang w:val="de-CH"/>
+      <w:r w:rsidRPr="00D32E78">
+        <w:rPr>
+          <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00907CB7">
-[...1 lines deleted...]
-          <w:lang w:val="de-CH"/>
+      <w:r w:rsidR="00907CB7" w:rsidRPr="00D32E78">
+        <w:rPr>
+          <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="003D3040">
-[...1 lines deleted...]
-          <w:lang w:val="de-CH"/>
+      <w:r w:rsidRPr="00D32E78">
+        <w:rPr>
+          <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:lang w:val="de-CH"/>
+            <w:lang w:val="it-CH"/>
           </w:rPr>
           <w:id w:val="391269860"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="003D3040">
+          <w:r w:rsidRPr="00D32E78">
             <w:rPr>
               <w:color w:val="718096"/>
-              <w:lang w:val="de-CH"/>
+              <w:lang w:val="it-CH"/>
             </w:rPr>
             <w:t>________________________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="05FC9B09" w14:textId="77777777" w:rsidR="00907CB7" w:rsidRDefault="00907CB7">
+    <w:p w14:paraId="05FC9B09" w14:textId="77777777" w:rsidR="00907CB7" w:rsidRPr="00D32E78" w:rsidRDefault="00907CB7">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="CBD5E0"/>
         </w:pBdr>
         <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
-          <w:lang w:val="de-CH"/>
+          <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AA72E49" w14:textId="0AA77174" w:rsidR="00C21FA0" w:rsidRDefault="00C21FA0">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="CBD5E0"/>
         </w:pBdr>
         <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0060496C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Ende der Umfrage</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E7F8126" w14:textId="77777777" w:rsidR="00907CB7" w:rsidRPr="003D3040" w:rsidRDefault="00907CB7">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="CBD5E0"/>
         </w:pBdr>
         <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C6155D4" w14:textId="3AEA5AC2" w:rsidR="0060496C" w:rsidRPr="00237591" w:rsidRDefault="0060496C" w:rsidP="00C21FA0">
+    <w:p w14:paraId="2C6155D4" w14:textId="4628B946" w:rsidR="0060496C" w:rsidRPr="00237591" w:rsidRDefault="0060496C" w:rsidP="00C21FA0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00237591">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Um an der Umfrage teilzunehmen, senden Sie </w:t>
@@ -5587,51 +5580,60 @@
       <w:r w:rsidR="00C21FA0" w:rsidRPr="00237591">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>dieses</w:t>
       </w:r>
       <w:r w:rsidRPr="00237591">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dokument bitte </w:t>
       </w:r>
       <w:r w:rsidR="00237591" w:rsidRPr="00237591">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">bis Ende August </w:t>
+        <w:t xml:space="preserve">bis Ende </w:t>
+      </w:r>
+      <w:r w:rsidR="00D32E78" w:rsidRPr="00D32E78">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">September </w:t>
       </w:r>
       <w:r w:rsidRPr="00237591">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>an folgende Adresse:</w:t>
       </w:r>
       <w:r w:rsidRPr="0060496C">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
@@ -5684,147 +5686,174 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00237591">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C21FA0" w:rsidRPr="00237591">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00C21FA0" w:rsidRPr="00237591">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="de-CH"/>
           </w:rPr>
           <w:t>reto.straub@stud.hslu.ch</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009E3D2A" w:rsidRPr="00237591">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D80097C" w14:textId="511B2FEA" w:rsidR="00286E72" w:rsidRPr="00237591" w:rsidRDefault="00C21FA0" w:rsidP="00907CB7">
+    <w:p w14:paraId="0D80097C" w14:textId="3BC0E051" w:rsidR="00286E72" w:rsidRPr="00D32E78" w:rsidRDefault="00C21FA0" w:rsidP="00907CB7">
       <w:pPr>
         <w:spacing w:before="160"/>
         <w:rPr>
-          <w:lang w:val="de-CH"/>
-[...10 lines deleted...]
-          <w:lang w:val="de-CH"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D32E78">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Adresse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D32E78">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32E78">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Stiftungsforschung Schweiz</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0717EA88" w14:textId="4C5A7237" w:rsidR="00C21FA0" w:rsidRPr="00237591" w:rsidRDefault="00000000" w:rsidP="00C21FA0">
+      </w:r>
+      <w:r w:rsidR="00EC70E4" w:rsidRPr="00D32E78">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Swiss Foundation Research </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0717EA88" w14:textId="4C5A7237" w:rsidR="00C21FA0" w:rsidRPr="00D32E78" w:rsidRDefault="00000000" w:rsidP="00C21FA0">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
-          <w:lang w:val="de-CH"/>
-[...4 lines deleted...]
-          <w:lang w:val="de-CH"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32E78">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">c/o Reto Straub </w:t>
       </w:r>
-      <w:r w:rsidR="0060496C" w:rsidRPr="00237591">
-[...1 lines deleted...]
-          <w:lang w:val="de-CH"/>
+      <w:r w:rsidR="0060496C" w:rsidRPr="00D32E78">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00237591">
-[...7 lines deleted...]
-          <w:lang w:val="de-CH"/>
+      <w:r w:rsidRPr="00D32E78">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Route de St-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D32E78">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Cergue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D32E78">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 46 </w:t>
+      </w:r>
+      <w:r w:rsidR="0060496C" w:rsidRPr="00D32E78">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00237591">
-[...1 lines deleted...]
-          <w:lang w:val="de-CH"/>
+      <w:r w:rsidRPr="00D32E78">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>1260 Nyon</w:t>
       </w:r>
-      <w:r w:rsidR="00C21FA0" w:rsidRPr="00237591">
-[...1 lines deleted...]
-          <w:lang w:val="de-CH"/>
+      <w:r w:rsidR="00C21FA0" w:rsidRPr="00D32E78">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FF42D75" w14:textId="6ACADAD0" w:rsidR="00C21FA0" w:rsidRPr="00237591" w:rsidRDefault="00C21FA0" w:rsidP="00907CB7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D32E78">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00237591">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Sie können den Fragebogen auch online über die folgende URL ausfüllen:</w:t>
       </w:r>
       <w:r w:rsidR="00237591" w:rsidRPr="00237591">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
@@ -5832,83 +5861,83 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00237591">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>URL:</w:t>
       </w:r>
       <w:r w:rsidRPr="00237591">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00237591">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00237591">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="de-CH"/>
           </w:rPr>
           <w:t>https://www.stiftungsforschung.ch/SurveyGrantMaking/de</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00C21FA0" w:rsidRPr="00237591">
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="650A5293" w14:textId="77777777" w:rsidR="00535EC6" w:rsidRDefault="00535EC6">
+    <w:p w14:paraId="0BB0AECC" w14:textId="77777777" w:rsidR="006009D5" w:rsidRDefault="006009D5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4813C0F1" w14:textId="77777777" w:rsidR="00535EC6" w:rsidRDefault="00535EC6">
+    <w:p w14:paraId="592AB9ED" w14:textId="77777777" w:rsidR="006009D5" w:rsidRDefault="006009D5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
@@ -5995,85 +6024,105 @@
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="718096"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="718096"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:t xml:space="preserve">  ·  </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E870085" w14:textId="77777777" w:rsidR="00535EC6" w:rsidRDefault="00535EC6">
+    <w:p w14:paraId="553DD9AF" w14:textId="77777777" w:rsidR="006009D5" w:rsidRDefault="006009D5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73E75804" w14:textId="77777777" w:rsidR="00535EC6" w:rsidRDefault="00535EC6">
+    <w:p w14:paraId="4366565C" w14:textId="77777777" w:rsidR="006009D5" w:rsidRDefault="006009D5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="18DF3170" w14:textId="7B1FED11" w:rsidR="00286E72" w:rsidRPr="003D3040" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="4" w:color="E2E8F0"/>
       </w:pBdr>
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003D3040">
       <w:rPr>
         <w:color w:val="718096"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
-      <w:t xml:space="preserve">Stiftungsforschung Schweiz ·  Fragebogen für Förderstiftungen </w:t>
+      <w:t xml:space="preserve">Stiftungsforschung Schweiz </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="003D3040">
+      <w:rPr>
+        <w:color w:val="718096"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="15"/>
+        <w:lang w:val="de-CH"/>
+      </w:rPr>
+      <w:t>·  Fragebogen</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="003D3040">
+      <w:rPr>
+        <w:color w:val="718096"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="15"/>
+        <w:lang w:val="de-CH"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> für Förderstiftungen </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7542242C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B5724D2A"/>
     <w:lvl w:ilvl="0" w:tplc="987092D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C1DC9AE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
@@ -6137,93 +6186,104 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7B003C44">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1227498676">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="0GcOliRrvQYQznDvBEheuzOTqiSi/WF589Rj3+oR8CsPVtGAs8e8mZdqYjXer1MiSdFN1GtSpMGu7SF+9WbQkA==" w:salt="zJ/6KMQCj3MB6FmYYPGRpA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="y1xiOxrFbiwUEHCqshX2i28X/AuFdkKWqTBmChVgFswz1vH4vxKVd461ZK3yHwZMTeSmRRc3NUC4oCHWM9hCeA==" w:salt="mLCeJ428ujralfiJFsu8bg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00286E72"/>
     <w:rsid w:val="00001A51"/>
     <w:rsid w:val="000A5DB6"/>
     <w:rsid w:val="00226B14"/>
+    <w:rsid w:val="00226D96"/>
     <w:rsid w:val="00237591"/>
+    <w:rsid w:val="00253E11"/>
     <w:rsid w:val="00254525"/>
     <w:rsid w:val="00286E72"/>
     <w:rsid w:val="00344EDC"/>
+    <w:rsid w:val="00365612"/>
     <w:rsid w:val="00390934"/>
+    <w:rsid w:val="003B47BA"/>
     <w:rsid w:val="003D3040"/>
     <w:rsid w:val="003E1BA7"/>
     <w:rsid w:val="00535EC6"/>
     <w:rsid w:val="005D5309"/>
+    <w:rsid w:val="006009D5"/>
     <w:rsid w:val="0060496C"/>
     <w:rsid w:val="00610C51"/>
+    <w:rsid w:val="006D7DF8"/>
     <w:rsid w:val="006E098D"/>
     <w:rsid w:val="008D15B6"/>
     <w:rsid w:val="00907CB7"/>
     <w:rsid w:val="00974C6C"/>
     <w:rsid w:val="009E3D2A"/>
+    <w:rsid w:val="00A21286"/>
     <w:rsid w:val="00BA6AC4"/>
     <w:rsid w:val="00BE43FB"/>
     <w:rsid w:val="00C21FA0"/>
+    <w:rsid w:val="00CB00CA"/>
+    <w:rsid w:val="00D32E78"/>
+    <w:rsid w:val="00D73529"/>
+    <w:rsid w:val="00EC70E4"/>
     <w:rsid w:val="00EE2581"/>
     <w:rsid w:val="00EE4108"/>
     <w:rsid w:val="00F55849"/>
     <w:rsid w:val="00FC35B0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CH" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -6879,51 +6939,51 @@
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00237591"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stiftungsforschung.ch/SurveyGrantMaking/de" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:reto.straub@stud.hslu.ch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stiftungsforschung.ch/SurveyGrantMaking/de" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:reto.straub@stud.hslu.ch" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -7219,65 +7279,65 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83C6BDE5-BB82-47BC-9769-4EB81A5DBADF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
   <Words>979</Words>
-  <Characters>5583</Characters>
+  <Characters>5585</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>46</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6549</CharactersWithSpaces>
+  <CharactersWithSpaces>6551</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>